--- v0 (2025-10-20)
+++ v1 (2026-10-25)
@@ -1,412 +1,202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="2730B7BE" w14:textId="6AC6DF5C" w:rsidR="00BD4F2A" w:rsidRPr="00852F2D" w:rsidRDefault="00D67A66" w:rsidP="001D3F9B">
-[...199 lines deleted...]
-    <w:p w14:paraId="4A23FF69" w14:textId="00B0E2CE" w:rsidR="003950FD" w:rsidRPr="00264256" w:rsidRDefault="00825C30" w:rsidP="00264256">
+    <w:p w14:paraId="620A2E31" w14:textId="18E42787" w:rsidR="00BD4F2A" w:rsidRPr="008444D6" w:rsidRDefault="00825C30" w:rsidP="008444D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264256">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TERMO DE COMPROMISSO DE ESTÁGIO OBRIGATÓRIO</w:t>
       </w:r>
       <w:r w:rsidR="00264256" w:rsidRPr="00264256">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003950FD" w:rsidRPr="00264256">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CURSO PEDAGOGIA</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="008444D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3B9AFFD8" w14:textId="77777777" w:rsidR="00BD4F2A" w:rsidRPr="002065E8" w:rsidRDefault="00825C30" w:rsidP="00852F2D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pelo presente instrumento, as partes abaixo qualificadas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4455C67A" w14:textId="47823F54" w:rsidR="00BD4F2A" w:rsidRPr="002065E8" w:rsidRDefault="00825C30" w:rsidP="00852F2D">
+    <w:p w14:paraId="4455C67A" w14:textId="4840808F" w:rsidR="00BD4F2A" w:rsidRPr="002065E8" w:rsidRDefault="00825C30" w:rsidP="00852F2D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>FACULDADE MALTA</w:t>
       </w:r>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CENTRO EDUCACIONAL MALTA LTDA), pessoa jurídica de direito privado, inscrita no CNPJ nº 17.145.404/0001-76, com sede na Av. Barão de Gurguéia, Nº 3333B, Bairro Vermelha, CEP: 64.018-500, Teresina-PI, </w:t>
       </w:r>
       <w:r w:rsidR="005D6C88" w:rsidRPr="005D49A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>representad</w:t>
       </w:r>
       <w:r w:rsidR="005D6C88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="005D6C88" w:rsidRPr="005D49A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> por </w:t>
       </w:r>
-      <w:r w:rsidR="009F3E25">
-[...3 lines deleted...]
-        <w:t>Rebeca Dantas De Oliveira</w:t>
+      <w:r w:rsidR="00D34A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Kevin Vinicius Brito Lima</w:t>
       </w:r>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, doravante denominada INSTITUIÇÃO DE ENSINO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AC1B53" w14:textId="1D70387D" w:rsidR="00BD4F2A" w:rsidRPr="002065E8" w:rsidRDefault="00041DAA" w:rsidP="002065E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B011B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>NOME EMPRESARIAL OU FANTASIA DA INSTITUIÇÃO</w:t>
       </w:r>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003950FD" w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pessoa jurídica de direito privado, inscrita no CNPJ nº</w:t>
       </w:r>
       <w:r w:rsidR="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B011B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>XXXXXXXXXXXX</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>XXXXXXXXXXXX.</w:t>
       </w:r>
       <w:r w:rsidR="003950FD" w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, com sede na</w:t>
       </w:r>
       <w:r w:rsidR="00825C30" w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0017137F" w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Localidade </w:t>
       </w:r>
       <w:r w:rsidRPr="00041DAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXXX</w:t>
@@ -570,54 +360,54 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
       <w:r w:rsidR="00825C30" w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, doravante denominada </w:t>
       </w:r>
       <w:r w:rsidR="00825C30" w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>CONCEDENTE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA1134C" w14:textId="509589CE" w:rsidR="00BD4F2A" w:rsidRPr="002065E8" w:rsidRDefault="00041DAA" w:rsidP="004D3724">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_heading=h.dskiy0c3019x" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkStart w:id="3" w:name="_heading=h.kng7dmr1pt" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.dskiy0c3019x" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.kng7dmr1pt" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="002D4903">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>NOME DO</w:t>
       </w:r>
       <w:r w:rsidR="009F3E25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(A)</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4903">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> ALUNO</w:t>
       </w:r>
       <w:r w:rsidR="009F3E25" w:rsidRPr="009F3E25">
@@ -806,89 +596,114 @@
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Celebram o presente de Termo de Compromisso de Estágio Obrigatório, que se vincula ao Convênio para realização do Estágio firmado entre a CONCEDENTE e a INSTITUIÇÃO DE ENSINO nos termos da Lei n.º 11.788, de 25/09/2008, conforme as condições a seguir:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5F429D" w14:textId="14B1A0B1" w:rsidR="003950FD" w:rsidRPr="00041DAA" w:rsidRDefault="003950FD" w:rsidP="00852F2D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B50C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>O presente</w:t>
       </w:r>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Estágio Obrigatório terá a duração de </w:t>
+        <w:t xml:space="preserve"> Estágio Obrigatório terá carga horária total de </w:t>
       </w:r>
       <w:r w:rsidR="0091787C" w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0091787C" w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>cem</w:t>
       </w:r>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">) horas na disciplina de: </w:t>
+        <w:t xml:space="preserve">) horas, sendo cumpridas 4 (quatro) horas por dia, no período de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____/____/________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____/____/________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, na disciplina de: </w:t>
       </w:r>
       <w:r w:rsidR="0091787C" w:rsidRPr="00041DAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Estágio Supervisionado I</w:t>
       </w:r>
       <w:r w:rsidR="0017413F" w:rsidRPr="00041DAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="009F3E25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0017413F" w:rsidRPr="00041DAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1800,407 +1615,377 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r w:rsidR="003950FD" w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Fica eleito o Foro da Comarca de </w:t>
       </w:r>
       <w:r w:rsidR="009F3E25" w:rsidRPr="00041DAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>CIDADE-ESTADO</w:t>
       </w:r>
       <w:r w:rsidR="003950FD" w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, para dirimir as dúvidas e controvérsias oriundas da execução deste Termo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07350926" w14:textId="77777777" w:rsidR="003950FD" w:rsidRPr="002065E8" w:rsidRDefault="003950FD" w:rsidP="00852F2D">
+    <w:p w14:paraId="35E49D1C" w14:textId="44423B93" w:rsidR="003950FD" w:rsidRPr="002065E8" w:rsidRDefault="003950FD" w:rsidP="008444D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>E por estarem de acordo com os termos do presente instrumento, as partes o assinam em 03 (Três) vias, para todos os fins e efeitos de direito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18ACBD3D" w14:textId="77777777" w:rsidR="003950FD" w:rsidRPr="002065E8" w:rsidRDefault="003950FD" w:rsidP="00852F2D">
+    <w:p w14:paraId="08A11A84" w14:textId="11A4943C" w:rsidR="0017137F" w:rsidRPr="002065E8" w:rsidRDefault="009F3E25" w:rsidP="008444D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00041DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>CIDADE-ESTADO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00041DAA" w:rsidRPr="00041DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="003950FD" w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00041DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mês</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003950FD" w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>de 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00041DAA" w:rsidRPr="00041DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="003950FD" w:rsidRPr="00041DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144298FE" w14:textId="2F981082" w:rsidR="003950FD" w:rsidRPr="002065E8" w:rsidRDefault="006D1A05" w:rsidP="00852F2D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="008444D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F4106E" w14:textId="46AA5A02" w:rsidR="003950FD" w:rsidRPr="002065E8" w:rsidRDefault="003950FD" w:rsidP="00852F2D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="35E49D1C" w14:textId="77777777" w:rsidR="003950FD" w:rsidRPr="002065E8" w:rsidRDefault="003950FD" w:rsidP="00852F2D">
+      <w:r w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E9EB34" w14:textId="77777777" w:rsidR="002B50C3" w:rsidRPr="00043992" w:rsidRDefault="002B50C3" w:rsidP="002B50C3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...106 lines deleted...]
-    <w:p w14:paraId="59F4106E" w14:textId="4092CDBD" w:rsidR="003950FD" w:rsidRPr="002065E8" w:rsidRDefault="003950FD" w:rsidP="00852F2D">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043992">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CENTRO EDUCACIONAL MALTA LTDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42259E51" w14:textId="375FB707" w:rsidR="003950FD" w:rsidRPr="002065E8" w:rsidRDefault="001A4044" w:rsidP="00D67A66">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>____________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58E9EB34" w14:textId="77777777" w:rsidR="002B50C3" w:rsidRPr="00043992" w:rsidRDefault="002B50C3" w:rsidP="002B50C3">
+        <w:t>Instituição de ensino</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38375F4B" w14:textId="5344FE7F" w:rsidR="001A4044" w:rsidRPr="002065E8" w:rsidRDefault="001A4044" w:rsidP="00852F2D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4FA03B" w14:textId="0306F7B1" w:rsidR="001A4044" w:rsidRPr="002065E8" w:rsidRDefault="001A4044" w:rsidP="00852F2D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0017137F" w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="002065E8" w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F9A817" w14:textId="71D1CF10" w:rsidR="00264256" w:rsidRPr="002065E8" w:rsidRDefault="00041DAA" w:rsidP="008444D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B011B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="42259E51" w14:textId="375FB707" w:rsidR="003950FD" w:rsidRPr="002065E8" w:rsidRDefault="001A4044" w:rsidP="00D67A66">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>NOME EMPRESARIAL OU FANTASIA DA INSTITUIÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="008444D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="001A4044" w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidade Concedente </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070EB12F" w14:textId="2DBC9DAC" w:rsidR="001A4044" w:rsidRPr="002065E8" w:rsidRDefault="001A4044" w:rsidP="00852F2D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Instituição de ensino</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38375F4B" w14:textId="77777777" w:rsidR="001A4044" w:rsidRPr="002065E8" w:rsidRDefault="001A4044" w:rsidP="00852F2D">
+        <w:t>(Carimbo E Assinatura)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5497D0C9" w14:textId="77BE1BFF" w:rsidR="001A4044" w:rsidRPr="002065E8" w:rsidRDefault="001A4044" w:rsidP="0017137F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F319B97" w14:textId="77777777" w:rsidR="001A4044" w:rsidRPr="002065E8" w:rsidRDefault="001A4044" w:rsidP="00852F2D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3F4FA03B" w14:textId="0306F7B1" w:rsidR="001A4044" w:rsidRPr="002065E8" w:rsidRDefault="001A4044" w:rsidP="00852F2D">
+      <w:r w:rsidRPr="002065E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1915AFEB" w14:textId="77777777" w:rsidR="00041DAA" w:rsidRDefault="00041DAA" w:rsidP="00041DAA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="5FA57ED0" w14:textId="77777777" w:rsidR="00041DAA" w:rsidRDefault="00041DAA" w:rsidP="00041DAA">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D4903">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>NOME DO ALUNO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741E8F49" w14:textId="2761C3C9" w:rsidR="00BD4F2A" w:rsidRPr="002065E8" w:rsidRDefault="0017137F" w:rsidP="00D67A66">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B011B2">
-[...87 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Estagiári</w:t>
       </w:r>
       <w:r w:rsidR="002065E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BD4F2A" w:rsidRPr="002065E8">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="800" w:right="853" w:bottom="851" w:left="1276" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2050" w:right="853" w:bottom="851" w:left="1276" w:header="284" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68BCDB15" w14:textId="77777777" w:rsidR="004B0602" w:rsidRDefault="004B0602">
+    <w:p w14:paraId="0AF50BE4" w14:textId="77777777" w:rsidR="007D43EE" w:rsidRDefault="007D43EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="628AF78D" w14:textId="77777777" w:rsidR="004B0602" w:rsidRDefault="004B0602">
+    <w:p w14:paraId="2880CC0B" w14:textId="77777777" w:rsidR="007D43EE" w:rsidRDefault="007D43EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2357,120 +2142,498 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="579F930C" wp14:editId="1FD92A1F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="155C686D" wp14:editId="151ED0C7">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-810259</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>287655</wp:posOffset>
+            <wp:posOffset>132080</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7551420" cy="287655"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="6543040" cy="238760"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
-          <wp:docPr id="8" name="image2.png"/>
-          <wp:cNvGraphicFramePr/>
+          <wp:docPr id="1202580741" name="Imagem 1202580741"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.png"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="24" name="Imagem 24"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7551420" cy="287655"/>
+                    <a:ext cx="6543040" cy="238760"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="221CC432" w14:textId="77777777" w:rsidR="004B0602" w:rsidRDefault="004B0602">
+    <w:p w14:paraId="310A0BC2" w14:textId="77777777" w:rsidR="007D43EE" w:rsidRDefault="007D43EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33FF3FC0" w14:textId="77777777" w:rsidR="004B0602" w:rsidRDefault="004B0602">
+    <w:p w14:paraId="4DEB074F" w14:textId="77777777" w:rsidR="007D43EE" w:rsidRDefault="007D43EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="65C272B8" w14:textId="587AC3B4" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002563BF">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6FB7D9FA" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002563BF">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7B32438D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002563BF">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C9AC333" wp14:editId="283F3513">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>1807845</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>57785</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3840480" cy="335280"/>
+              <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+              <wp:wrapNone/>
+              <wp:docPr id="537445033" name="Caixa de texto 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3840480" cy="335280"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7BF1F743" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002563BF">
+                          <w:pPr>
+                            <w:pStyle w:val="Cabealho"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>CENTRO EDUCACIONAL MALTA LTDA - CNPJ 17.145.404/0001-76</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="0CA7BA02" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00DA4032" w:rsidRDefault="00000000" w:rsidP="002563BF">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DA4032">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">CREDENCIADA PELA PORTARIA Nº 245 - </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00DA4032">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>PUBLICADA NO D.O.U. DE 27/04/2021</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="19978B29" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002563BF"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0C9AC333" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de texto 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:142.35pt;margin-top:4.55pt;width:302.4pt;height:26.4pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk+GqCdAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51XuyyoU2QtOgwo&#10;2mLt0LMiS40wWdQkJnb260fJzmNdLx12sSnxIyl+fJxftLVlGxWiAVfy4cmAM+UkVMY9l/z74/WH&#10;KWcRhauEBadKvlWRX8zfvztv/EyNYAW2UoGRExdnjS/5CtHPiiLKlapFPAGvHCk1hFogHcNzUQXR&#10;kPfaFqPB4KxoIFQ+gFQx0u1Vp+Tz7F9rJfFO66iQ2ZLT2zB/Q/4u07eYn4vZcxB+ZWT/DPEPr6iF&#10;cRR07+pKoGDrYP5yVRsZIILGEwl1AVobqXIOlM1w8CKbh5XwKudC5ES/pyn+P7fydvPg7wPD9jO0&#10;VMBESOPjLNJlyqfVoU5/eikjPVG43dOmWmSSLsfTyWAyJZUk3Xh8OiKZ3BQHax8iflFQsySUPFBZ&#10;MlticxOxg+4gKVgEa6prY20+pFZQlzawjaAiWsxvJOd/oKxjTcnPxqeD7NhBMu88W5fcqNwMfbhD&#10;hlnCrVUJY903pZmpcqKvxBZSKrePn9EJpSnUWwx7/OFVbzHu8iCLHBkc7o1r4yDk7PP0HCirfuwo&#10;0x2eanOUdxKxXbZ95ZdQbakhAnSzEr28NlS1GxHxXgQaDio0DTze0UdbINahlzhbQfj12n3CU8+S&#10;lrOGhq3k8edaBMWZ/eqomz8NJ5M0nfkwOf04okM41iyPNW5dXwK1wpBWi5dZTHi0O1EHqJ9oLyxS&#10;VFIJJyl2yXEnXmK3AmivSLVYZBDNoxd44x68TK4TvaknH9snEXzfuEgtfwu7sRSzF/3bYZOlg8Ua&#10;QZvc3IngjtWeeJrlPB793knL4vicUYftOP8NAAD//wMAUEsDBBQABgAIAAAAIQAfQLHg4QAAAAgB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4IOqkpW0SsqkQ4iFxo+Ehbm68JBHx&#10;OordJPx7zAmOoxnNfJPvZtOJkQbXWkaIFxEI4srqlmuEl/L+MgHhvGKtOsuE8E0OdsXpSa4ybSd+&#10;pnHvaxFK2GUKofG+z6R0VUNGuYXtiYP3aQejfJBDLfWgplBuOrmMoo00quWw0KiebhuqvvZHg/Bx&#10;Ub8/ufnhdVqtV/3d41hu33SJeH4231yD8DT7vzD84gd0KALTwR5ZO9EhLJOrbYgipDGI4CdJugZx&#10;QNjEKcgil/8PFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApPhqgnQCAABlBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAH0Cx4OEAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="7BF1F743" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002563BF">
+                    <w:pPr>
+                      <w:pStyle w:val="Cabealho"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>CENTRO EDUCACIONAL MALTA LTDA - CNPJ 17.145.404/0001-76</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="0CA7BA02" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00DA4032" w:rsidRDefault="00000000" w:rsidP="002563BF">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DA4032">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">CREDENCIADA PELA PORTARIA Nº 245 - </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00DA4032">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>PUBLICADA NO D.O.U. DE 27/04/2021</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="19978B29" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002563BF"/>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BE3E090" wp14:editId="102AB2CE">
+          <wp:extent cx="1645920" cy="347416"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1030833100" name="Imagem 1030833100"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Imagem 1"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1760240" cy="371546"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5256829D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002563BF">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5BDDADC1" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="002563BF">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="4294967293" distB="4294967293" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="511A4F0B" wp14:editId="79573A66">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-289560</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>159384</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6229985" cy="0"/>
+              <wp:effectExtent l="0" t="19050" r="37465" b="57150"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1690439089" name="AutoShape 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6229985" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="38100">
+                        <a:solidFill>
+                          <a:srgbClr val="C00000"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:effectLst>
+                        <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
+                          <a:srgbClr val="7F7F7F">
+                            <a:alpha val="50000"/>
+                          </a:srgbClr>
+                        </a:outerShdw>
+                      </a:effectLst>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:noFill/>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+          <w:pict>
+            <v:shapetype w14:anchorId="136207FC" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-22.8pt;margin-top:12.55pt;width:490.55pt;height:0;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqyHYfBwIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwmgZSEi7IEtvWzb&#10;ldhVz4PtJFYdjzU2BP59bfMh1L1VBcmyM/ab997MLJ+OvWEHRV6jrfl4VHKmrECpbVvz97fNlzln&#10;PoCVYNCqmp+U50+rz5+Wg6vUBDs0UhGLINZXg6t5F4KrisKLTvXgR+iUjcEGqYcQj9QWkmCI6L0p&#10;JmU5KwYk6QiF8j5+fT4H+SrjN40S4WfTeBWYqXnkFvJKed2ltVgtoWoJXKfFhQb8A4setI1Jb1DP&#10;EIDtSX+A6rUg9NiEkcC+wKbRQmUNUc24/EvNtgOnspZojnc3m/z/gxU/Dmv7Som6ONqte0Hx2zOL&#10;6w5sqzKBt5OLhRsnq4rB+er2JB28eyW2G76jjHdgHzC7cGyoT5BRHztms083s9UxMBE/ziaTxWL+&#10;wJm4xgqorg8d+fBNYc/SpuY+EOi2C2u0NpYUaZzTwOHFh0QLquuDlNXiRhuTK2ssG2o+nY/LMr/w&#10;aLRM0XTPU7tbG2IHiM2xLtMvi4yR+2uEeyszWqdAfr3sA2hz3sfsxiY8lfstUsrS90HRtpMDkzpJ&#10;mMynizgLUsfmm87LWbl45AxMG6dGBOKMMPzSocuOJ68+EHzcpP9Zt3EdnGk/3LM+68l+4DV9Pt0x&#10;yyVMVUsj4qsdytMrXUsbmyzfvwxE6uL7c9zfj+3qDwAAAP//AwBQSwMEFAAGAAgAAAAhAFlIdWLc&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAMhu+TeIfIk3aDtEBR1zVFaNquE2O77GYa&#10;rylrnKoJUN5+QTuMo+1Pv7+/XI+2EycafOtYQTpLQBDXTrfcKPj8eJ3mIHxA1tg5JgUX8rCuJncl&#10;Ftqd+Z1Ou9CIGMK+QAUmhL6Q0teGLPqZ64nj7dsNFkMch0bqAc8x3HZyniQrabHl+MFgT8+G6p/d&#10;0Srw2wX3eODL14vJfb5kSg/5m1IP9+PmCUSgMfzDcNWP6lBFp707svaiUzBdZquIKphnKYgIPC6y&#10;DMT+byGrUt42qH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAash2HwcCAAD+AwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWUh1YtwAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" strokecolor="#c00000" strokeweight="3pt">
+              <v:shadow on="t" color="#7f7f7f" opacity=".5" offset="1pt"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="625FB474" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00301854" w:rsidRDefault="00000000" w:rsidP="002563BF">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="355990FA" w14:textId="7AF9B3FC" w:rsidR="00000000" w:rsidRPr="002563BF" w:rsidRDefault="00000000" w:rsidP="002563BF">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12144B35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E536EEBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -2823,83 +2986,89 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD4F2A"/>
     <w:rsid w:val="0002788C"/>
     <w:rsid w:val="00041DAA"/>
     <w:rsid w:val="001459EC"/>
     <w:rsid w:val="00165DF1"/>
     <w:rsid w:val="0017137F"/>
+    <w:rsid w:val="00172B97"/>
     <w:rsid w:val="0017413F"/>
     <w:rsid w:val="00187ACA"/>
     <w:rsid w:val="001A4044"/>
     <w:rsid w:val="001D3F9B"/>
     <w:rsid w:val="00203DC6"/>
     <w:rsid w:val="002065E8"/>
     <w:rsid w:val="0024605A"/>
     <w:rsid w:val="00264256"/>
     <w:rsid w:val="002B50C3"/>
     <w:rsid w:val="002D1150"/>
     <w:rsid w:val="002D61F7"/>
     <w:rsid w:val="003950FD"/>
     <w:rsid w:val="0042613E"/>
     <w:rsid w:val="004B0602"/>
     <w:rsid w:val="004D3724"/>
     <w:rsid w:val="0052489C"/>
+    <w:rsid w:val="00564162"/>
     <w:rsid w:val="00582388"/>
     <w:rsid w:val="005A3979"/>
     <w:rsid w:val="005D6C88"/>
     <w:rsid w:val="006364C9"/>
     <w:rsid w:val="006D1A05"/>
+    <w:rsid w:val="007D43EE"/>
+    <w:rsid w:val="008017AE"/>
     <w:rsid w:val="008033DB"/>
     <w:rsid w:val="00825C30"/>
+    <w:rsid w:val="008444D6"/>
     <w:rsid w:val="00852F2D"/>
     <w:rsid w:val="00857B2C"/>
     <w:rsid w:val="0091787C"/>
     <w:rsid w:val="009D6702"/>
     <w:rsid w:val="009F3E25"/>
     <w:rsid w:val="00A256AE"/>
     <w:rsid w:val="00B24690"/>
     <w:rsid w:val="00B85E08"/>
     <w:rsid w:val="00BD4F2A"/>
     <w:rsid w:val="00D13BCA"/>
+    <w:rsid w:val="00D34A8B"/>
     <w:rsid w:val="00D67A66"/>
     <w:rsid w:val="00DE4C7E"/>
     <w:rsid w:val="00EA154F"/>
     <w:rsid w:val="00EC64DB"/>
     <w:rsid w:val="00EF652E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -3650,55 +3819,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1889801819">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3942,67 +4115,67 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhvGmOHuxhjXM9s3dbMehUE4Ugsfg==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyDmguZHNraXkwYzMwMTl4MgxoLmtuZzdkbXIxcHQ4AHIhMW1FTFdGcGtIRV9nUUtZbVY3ek1OUjFaZjFPYUZ0V1Zq</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>875</Words>
-  <Characters>4727</Characters>
+  <Words>850</Words>
+  <Characters>4593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5591</CharactersWithSpaces>
+  <CharactersWithSpaces>5433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Usuário do Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>